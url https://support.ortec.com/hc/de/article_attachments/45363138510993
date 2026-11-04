--- v0 (2026-07-15)
+++ v1 (2026-11-04)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30126"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortec365.sharepoint.com/sites/WFM_DDW/WFM_DDW_Documentation/0. Documentation DDW/Development, Roadmap and Client Documentation/External Data Connector (EDC)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="729" documentId="8_{6F4C3476-B11D-4018-AFCA-3705D1169D43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{79E37A0C-C794-4646-9104-BE822DEB2695}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="8_{DCCA7E27-2748-4F97-82C7-8EC4796169BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB63FB23-D4FF-4EBF-AC0E-419D8B2E26E6}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{CB52063A-9267-4E76-AD65-9F264F913784}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CB52063A-9267-4E76-AD65-9F264F913784}"/>
   </bookViews>
   <sheets>
     <sheet name="Release Notes EDC" sheetId="1" r:id="rId1"/>
     <sheet name="Release Notes Data Transfer" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Release Notes Data Transfer'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Release Notes EDC'!$A$1:$G$93</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="286">
   <si>
     <t>Release version</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Relevant table(s), view(s), script(s)</t>
   </si>
   <si>
     <t>Ticket</t>
   </si>
   <si>
     <t>Upgrade note</t>
   </si>
   <si>
     <t>Feature</t>
   </si>
   <si>
     <t>A new optional version of the tables FACT_Published_Shifts and FACT_Published_Activities is introduced where The PUBLISHED tables display the information of the shift that an employee has at the moment of publication. It will display the state ("realization" in ORTEC WS terms) of that shift at the moment of publication in stead of the latest state.</t>
   </si>
   <si>
@@ -893,67 +893,277 @@
   </si>
   <si>
     <t>Changed the severity (warning/error) for several logmessages throughout the script</t>
   </si>
   <si>
     <t>Improved the error handling for DemandedActivities/DemandedDuties - Fixed some typos in logging - Decreased the batch size for calculated data in batches of departments (20 -&gt; 5) - Add logging if nothing needs to be send.</t>
   </si>
   <si>
     <t>3.7.1</t>
   </si>
   <si>
     <t>Removed the errornumber in the Invoke-SingleQuery to make sure we still fit in the max number of characters for parallel jobs</t>
   </si>
   <si>
     <t>3.7.2</t>
   </si>
   <si>
     <t>After 10 days of failures in a row, we log an error to indicate that things are going wrong. Now, the script will just continue instead of stopping.</t>
   </si>
   <si>
     <t>3.7.3</t>
   </si>
   <si>
     <t>Added logging to indicate that the script is stopped because of the script is already running in another instance.</t>
   </si>
+  <si>
+    <t>We have removed the tables for other products than OWS from the DataModel.</t>
+  </si>
+  <si>
+    <t>We did apply the correct Dutch translation for column Dag_Deel in [bi_support].[DIM_NL_Tijd]</t>
+  </si>
+  <si>
+    <t>A one-time update script was added to initialize these values for existing data during the update to the new version.</t>
+  </si>
+  <si>
+    <t>The new table will be filled automatically for shifts in the load interval during the first dataTransfer/ETL run after the update. If a larger interval is needed, the load interval for the ETL should be extended for an extra run of the ETL.</t>
+  </si>
+  <si>
+    <t>No manual action needed. Duplicated records will be removed automatically.</t>
+  </si>
+  <si>
+    <t>We did not create an update script, because this functionality is not used at many customers. If data outside of the load interval of the customer need to be refreshed, the ETL should run manually for a longer period once after the upgrade, to have the new column filled.</t>
+  </si>
+  <si>
+    <t>In cases where the DataTransfer corrected the beginDate of the load interval, because of previous failed runs, the ETL could use a different start date because it did not take this correction into account in all cases. The ETL will now use the same startDate as the DataTransfer logged into the database.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FACT_US_Assigned_Shift
+FACT_US_Published_Shift
+FACT_US_Vacant_Shift </t>
+  </si>
+  <si>
+    <t>Added support for distinguishing instructor shifts and student shifts in the BI shift fact tables.
+New columns were added to FACT_US_Assigned_Shift,  FACT_US_Published_Shift and FACT_US_Vacant_Shift  (and their Dutch equivalents)
+The following fields are now available:
+InstructorShift_IND: containing Y or N, indicating that the shift is an instructor shift 
+StudentShift_IND: containing Y or N, indicating that the shift is an student shift
+Instructor_Shift_ID: for student shifts, contains ROS_SHIFTS.SHT_ID_INSTRUCTOR; otherwise -1</t>
+  </si>
+  <si>
+    <t>FACT_US_SHIFT_SUBCONTRACT_STATUS</t>
+  </si>
+  <si>
+    <t>We have added a new table FACT_US_SHIFT_SUBCONTRACT_STATUS (Dutch equivalent: FACT_NL_DIENST_UITBESTEED_STATUS) containing information about subcontract status changes.
+If an employee was planned on a subcontracted shift, the record will also shown the EMPLOYEE_KEY corresponding to the employee currently assigned to the shift. 
+A column Latest_Status_Ind is available to be able to filter on only the latest/current status of a subcontracted shift. This column will show Y for the records reflecting the latest change on a subcontract.</t>
+  </si>
+  <si>
+    <t>The tables FACT_ASSIGNED_SHIFT, FACT_PUBLISHED_SHIFT and FACT_VACANT_SHIFT are extended with two new columns Description (Description from ROS_DUTIES) and Remark (Description from ROS_SHIFTS).</t>
+  </si>
+  <si>
+    <t>FACT_ACTIVITY_DEMAND
+FACT_ASSIGNED_ACTIVITY
+FACT_ASSIGNED_SHIFT
+FACT_CYCLIC_ACTIVITY
+FACT_CYCLIC_SHIFT
+FACT_PUBLISHED_ACTIVITY
+FACT_PUBLISHED_SHIFT
+FACT_SHIFT_DEMAND
+FACT_VACANT_ACTIVITY
+FACT_VACANT_SHIFT
+FACT_SHIFTBIDDING_LOG
+FACT_DUTYSET_DUTY
+FACT_DUTYSET_ACTIVITY</t>
+  </si>
+  <si>
+    <t>The column ORDER_TYPE was added to the views FACT_US_ASSIGNED_ACTIVITY, FACT_US_PUBLISHED_ACTIVITY and FACT_US_VACANT_ACTIVITY and their Dutch equivalents.</t>
+  </si>
+  <si>
+    <t>FACT_US_ASSIGNED_ACTIVITY
+FACT_US_PUBLISHED_ACTIVITY
+FACT_US_VACANT_ACTIVITY</t>
+  </si>
+  <si>
+    <t>The columns WORKSTATION_KEY and ACTIVITY_TYPE_KEY were added to FACT_Account_Category_Line and FACT_ACCOUNT_CATEGORY_LINES_DPT.</t>
+  </si>
+  <si>
+    <t>FACT_US_Account_Category_Line
+FACT_US_ACCOUNT_CATEGORY_LINES_DPT</t>
+  </si>
+  <si>
+    <t>The new columns will be filled for bookings in the load interval during the first dataTransfer/ETL run after the update. If a larger interval is needed, the load interval for the ETL should be extended for an extra run of the ETL.</t>
+  </si>
+  <si>
+    <t>In some cases, it could occur that double entries occurred in the FACT_EMPLOYEE_EXCHANGE table, mainly if shifts fell outside (partly) the load interval. Also, cases could occur where the shift fell in the load interval in the first placing, but after moving it in the schedule, fell outside the load interval. These cases are now handled correctly.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Changed the Dutch translations for columns Rooster_Status and Dienst_Status in views, because it was not showing the correct translation for all roster statuses. 
+</t>
+  </si>
+  <si>
+    <t>FACT_NL_Ingeplande_Activiteit
+FACT_NL_Ingeplande_Dienst
+FACT_NL_Gepubliceerde_Activiteit
+FACT_NL_Gepubliceerde_Dienst
+FACT_NL_In_te_plannen_Activiteit
+FACT_NL_In_te_plannen_Dienst</t>
+  </si>
+  <si>
+    <t>DIM_NL_Tijd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The tables `FACT_ASSIGNED_SHIFT`, `FACT_PUBLISHED_SHIFT` and `FACT_VACANT_SHIFT` are extended by a new column `DUTY_CODE` that is filled during ETL from the duties.  
+Associated views (US and NL) are extended by a new column `CODE` that maps from `DUTY_CODE`  
+</t>
+  </si>
+  <si>
+    <t>FACT_US_REMOVED_SHIFT</t>
+  </si>
+  <si>
+    <t>A new view `FACT_US_REMOVED_SHIFT` fact table has been added to EDC. This can be used as a reference from other FACT views, in case there are records that are related to removed shifts. One could think (depending on specific configurations) of account category lines that refer to a removed shift, or flexpool status lines (FACT_SUBCONTRACT_STATUS) that refer to shifts that had been removed.
+The fact contains unassigned default shifts from `ROS_SHIFTS` that have been marked as removed (`REMOVED_IND = 'Y'`). It follows the same structure and calculations as `FACT_VACANT_SHIFT`. 
+Note that ORTEC WS has a process running that removes shift from the database after a certain period of time. Once a shift gets removed from the ORTEC WS operational system, it will also be removed from the EDC. This means that the new view is not intended as a complete overview of all removed shifts. It is meant to have details of shifts available from other FACT tables in the EDC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">We added the column DUTY_TYPE to the shift tables FACT_ASSIGNED_SHIFT, FACT_PUBLISHED_SHIFT and FACT_VACANT_SHIFT
+</t>
+  </si>
+  <si>
+    <t>FACT_US_Account_Category_Line
+FACT_US_Account_Category_Line_DPT
+FACT_US_Budget_Line</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For several tables, duplicates could occur due to the 'Unknown' record in DIM_TIME (ID = -1). This was only the case for customers that were implemented with version 20260330 or later, not for customers that were upgraded to these versions from earlier versions. 
+This has been fixed: we will not add the -1 record anymore to DIM_TIME. 
+Furthermore, during the upgrade, the record will be removed from DIM_TIME and also duplicates from the affected tables will be removed (begin_time_key or end_time_key referencing to -1) 
+</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Added the several views representing employee properties, department properties, location properties, cost center properties and duty properties (and their equivalent NL views)
+The employee, department, cost center, and location views expose the entity key, property key, value, and validity date keys.
+The assigned, published, and vacant duty views expose the shift key, duty property key, and value.
+A view BRDG_US_PROPERTYVALUE_INTERVAL_DATE is added to map property validity intervals to calendar date keys through the ETL end date.
+It is not necessary anymore to specify the properties that are needed in a setting.
+Please see the Data Dictionary document for more information.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">IMPORTANT: 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The already existing tables for employee properties and department properties (having a record per date key, and only for properties that have been specified in a setting) are kept for backwards compatibility reasons. We plan to remove these old tables during Q1-2027.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">DIM_US_EMPLOYEE_PROPERTY
+DIM_US_DEPARTMENT_PROPERTY
+DIM_US_COSTCENTER_PROPERTY
+DIM_US_LOCATION_PROPERTY
+DIM_US_DUTY_PROPERTY
+FACT_US_EMPLOYEE_PROPERTY_VALUE
+FACT_US_DEPARTMENT_PROPERTY_VALUE
+FACT_US_COSTCENTER_PROPERTY_VALUE
+FACT_US_LOCATION_PROPERTY_VALUE
+FACT_US_ASSIGNED_SHIFT_DUTYPROPERTY_VALUES
+FACT_US_PUBLISHED_SHIFT_DUTYPROPERTY_VALUES
+FACT_US_VACANT_SHIFT_DUTYPROPERTY_VALUES
+BRDG_US_PROPERTYVALUE_INTERVAL_DATE
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Deprecated (will be removed in Q1-2027)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:
+DIM_US_Property
+FACT_US_Employee_Property
+FACT_US_Department_Property</t>
+    </r>
+  </si>
+  <si>
+    <t>In some cases, the ETL could not find the details of an account category for a calculated account category line. In that case, the ETL would fail. This has been fixed: the ETL process will not stop anymore, and the account category line will be linked to the account category with name 'Unknown' (ID = -1).</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -982,51 +1192,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
@@ -1037,50 +1247,53 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1384,2238 +1597,2553 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE02729B-5052-4180-8F19-65FD1A2BF14F}">
-  <dimension ref="A1:F100"/>
+  <dimension ref="A1:F116"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A94" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C95" sqref="C95"/>
+      <pane ySplit="1" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C113" sqref="C113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="17" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="89.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="67.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.7109375" style="5" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="13" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="57.6">
+    <row r="2" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="14">
         <v>20241017</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="15">
         <v>4099</v>
       </c>
       <c r="F2" s="4"/>
     </row>
-    <row r="3" spans="1:6" ht="43.15">
+    <row r="3" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="14">
         <v>20241017</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="15">
         <v>4201</v>
       </c>
       <c r="F3" s="4"/>
     </row>
-    <row r="4" spans="1:6" ht="28.9">
+    <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="14">
         <v>20241017</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15">
         <v>4134</v>
       </c>
       <c r="F4" s="4"/>
     </row>
-    <row r="5" spans="1:6" ht="28.9">
+    <row r="5" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="14">
         <v>20241017</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="15">
         <v>3118</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="14">
         <v>20241017</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="15">
         <v>3036</v>
       </c>
       <c r="F6" s="4"/>
     </row>
-    <row r="7" spans="1:6" ht="28.9">
+    <row r="7" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="14">
         <v>20241017</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="15">
         <v>4027</v>
       </c>
       <c r="F7" s="4"/>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="14">
         <v>20241017</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="15">
         <v>4065</v>
       </c>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:6" ht="28.9">
+    <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="14">
         <v>20241017</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="15">
         <v>4282</v>
       </c>
       <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="14">
         <v>20241017</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="15">
         <v>4378</v>
       </c>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="1:6" ht="29.25">
+    <row r="11" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="14">
         <v>20241017</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="4"/>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="14">
         <v>20241017</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="15">
         <v>4370</v>
       </c>
       <c r="F12" s="4"/>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="14">
         <v>20241017</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="15">
         <v>6746</v>
       </c>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="1:6" ht="28.9">
+    <row r="14" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="14">
         <v>20241017</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="15">
         <v>4344</v>
       </c>
       <c r="F14" s="4"/>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="14">
         <v>20241017</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="15">
         <v>6951</v>
       </c>
       <c r="F15" s="4"/>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="14">
         <v>20241017</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="15">
         <v>6558</v>
       </c>
       <c r="F16" s="4"/>
     </row>
-    <row r="17" spans="1:6" ht="28.9">
+    <row r="17" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="14">
         <v>20241017</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="15">
         <v>6343</v>
       </c>
       <c r="F17" s="4"/>
     </row>
-    <row r="18" spans="1:6" ht="28.9">
+    <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="14">
         <v>20241017</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="15">
         <v>6750</v>
       </c>
       <c r="F18" s="4"/>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="14">
         <v>20241017</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="15">
         <v>6560</v>
       </c>
       <c r="F19" s="4"/>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="14">
         <v>20241017</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="15">
         <v>6320</v>
       </c>
       <c r="F20" s="4"/>
     </row>
-    <row r="21" spans="1:6" ht="28.9">
+    <row r="21" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="14">
         <v>20241017</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="15">
         <v>6326</v>
       </c>
       <c r="F21" s="4"/>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="14">
         <v>20241017</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="15">
         <v>6293</v>
       </c>
       <c r="F22" s="4"/>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="14">
         <v>20241017</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="15">
         <v>6559</v>
       </c>
       <c r="F23" s="4"/>
     </row>
-    <row r="24" spans="1:6" ht="28.9">
+    <row r="24" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="14">
         <v>20241017</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="15">
         <v>6971</v>
       </c>
       <c r="F24" s="4"/>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="14">
         <v>20241017</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="16">
         <v>67526749</v>
       </c>
       <c r="F25" s="4"/>
     </row>
-    <row r="26" spans="1:6" ht="28.9">
+    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="14">
         <v>20241017</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="15">
         <v>4016</v>
       </c>
       <c r="F26" s="4"/>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="14">
         <v>20241017</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="4"/>
     </row>
-    <row r="28" spans="1:6" ht="28.9">
+    <row r="28" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="14">
         <v>20241017</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="15">
         <v>4533</v>
       </c>
       <c r="F28" s="4"/>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="14">
         <v>20241017</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="4"/>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="14">
         <v>20241017</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="4"/>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>20250707</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="15">
         <v>7065</v>
       </c>
       <c r="F31" s="4"/>
     </row>
-    <row r="32" spans="1:6" ht="28.9">
+    <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="14">
         <v>20250707</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="15">
         <v>8080</v>
       </c>
       <c r="F32" s="4"/>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="14">
         <v>20250707</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>64</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="15">
         <v>7773</v>
       </c>
       <c r="F33" s="4"/>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="14">
         <v>20250707</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="15">
         <v>7488</v>
       </c>
       <c r="F34" s="4"/>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="14">
         <v>20250707</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="15">
         <v>7554</v>
       </c>
       <c r="F35" s="4"/>
     </row>
-    <row r="36" spans="1:6" ht="28.9">
+    <row r="36" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="14">
         <v>20250707</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="15">
         <v>7600</v>
       </c>
       <c r="F36" s="4"/>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="14">
         <v>20250729</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>69</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>70</v>
       </c>
       <c r="E37" s="15">
         <v>7012</v>
       </c>
       <c r="F37" s="4"/>
     </row>
-    <row r="38" spans="1:6">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="14">
         <v>20250729</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="15">
         <v>7010</v>
       </c>
       <c r="F38" s="4"/>
     </row>
-    <row r="39" spans="1:6" ht="28.9">
+    <row r="39" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="14">
         <v>20250729</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="15">
         <v>7016</v>
       </c>
       <c r="F39" s="4"/>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="14">
         <v>20250729</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="15">
         <v>7011</v>
       </c>
       <c r="F40" s="4"/>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="14">
         <v>20250729</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>78</v>
       </c>
       <c r="E41" s="15">
         <v>7013</v>
       </c>
       <c r="F41" s="4"/>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="14">
         <v>20250729</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E42" s="15">
         <v>8203</v>
       </c>
       <c r="F42" s="4"/>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="14">
         <v>20250812</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E43" s="15">
         <v>8387</v>
       </c>
       <c r="F43" s="4"/>
     </row>
-    <row r="44" spans="1:6" ht="28.9">
+    <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="14">
         <v>20251006</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E44" s="15">
         <v>8203</v>
       </c>
       <c r="F44" s="4"/>
     </row>
-    <row r="45" spans="1:6" ht="28.9">
+    <row r="45" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="14">
         <v>20251006</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="15">
         <v>7383</v>
       </c>
       <c r="F45" s="4"/>
     </row>
-    <row r="46" spans="1:6" ht="28.9">
+    <row r="46" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A46" s="14">
         <v>20251006</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>86</v>
       </c>
       <c r="E46" s="15">
         <v>7508</v>
       </c>
       <c r="F46" s="4"/>
     </row>
-    <row r="47" spans="1:6" ht="28.9">
+    <row r="47" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="14">
         <v>20251006</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E47" s="15">
         <v>8406</v>
       </c>
       <c r="F47" s="4"/>
     </row>
-    <row r="48" spans="1:6" ht="28.9">
+    <row r="48" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="14">
         <v>20251006</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>88</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="15">
         <v>8504</v>
       </c>
       <c r="F48" s="4"/>
     </row>
-    <row r="49" spans="1:6" ht="28.9">
+    <row r="49" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="14">
         <v>20251006</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>89</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E49" s="15">
         <v>8441</v>
       </c>
       <c r="F49" s="4"/>
     </row>
-    <row r="50" spans="1:6" ht="43.15">
+    <row r="50" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A50" s="14">
         <v>20251006</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>91</v>
       </c>
       <c r="E50" s="15">
         <v>7015</v>
       </c>
       <c r="F50" s="4"/>
     </row>
-    <row r="51" spans="1:6" ht="28.9">
+    <row r="51" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="14">
         <v>20251010</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="15">
         <v>8772</v>
       </c>
       <c r="F51" s="4"/>
     </row>
-    <row r="52" spans="1:6" ht="28.9">
+    <row r="52" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="14">
         <v>20251126</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>93</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E52" s="15">
         <v>8430</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="57.75">
+    <row r="53" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A53" s="14">
         <v>20251126</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E53" s="15">
         <v>8980</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="101.25">
+    <row r="54" spans="1:6" ht="105" x14ac:dyDescent="0.25">
       <c r="A54" s="14">
         <v>20251126</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>100</v>
       </c>
       <c r="E54" s="15">
         <v>8184</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="201.75">
+    <row r="55" spans="1:6" ht="210" x14ac:dyDescent="0.25">
       <c r="A55" s="14">
         <v>20251126</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>101</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E55" s="15">
         <v>9046</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="101.25">
+    <row r="56" spans="1:6" ht="105" x14ac:dyDescent="0.25">
       <c r="A56" s="14">
         <v>20251126</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E56" s="15">
         <v>8958</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="43.15">
+    <row r="57" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A57" s="14">
         <v>20251126</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E57" s="15">
         <v>9060</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="144.75">
+    <row r="58" spans="1:6" ht="165" x14ac:dyDescent="0.25">
       <c r="A58" s="14">
         <v>20251126</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E58" s="15">
         <v>7509</v>
       </c>
       <c r="F58" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="43.5">
+    <row r="59" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A59" s="14">
         <v>20251126</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>107</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>108</v>
       </c>
       <c r="E59" s="15">
         <v>9066</v>
       </c>
       <c r="F59" s="4" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="57.75">
+    <row r="60" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A60" s="14">
         <v>20251126</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>86</v>
       </c>
       <c r="E60" s="15">
         <v>9054</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="14">
         <v>20251126</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>111</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>112</v>
       </c>
       <c r="E61" s="15">
         <v>8420</v>
       </c>
       <c r="F61" s="4"/>
     </row>
-    <row r="62" spans="1:6" ht="28.9">
+    <row r="62" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="14">
         <v>20260202</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>114</v>
       </c>
       <c r="E62" s="19">
         <v>8769</v>
       </c>
       <c r="F62" s="4"/>
     </row>
-    <row r="63" spans="1:6" ht="159">
+    <row r="63" spans="1:6" ht="180" x14ac:dyDescent="0.25">
       <c r="A63" s="14">
         <v>20260202</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>115</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>116</v>
       </c>
       <c r="E63" s="19">
         <v>9106</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="72.75">
+    <row r="64" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A64" s="14">
         <v>20260202</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>119</v>
       </c>
       <c r="E64" s="19">
         <v>9019</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="43.15">
+    <row r="65" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="14">
         <v>20260202</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>122</v>
       </c>
       <c r="E65" s="19">
         <v>9057</v>
       </c>
       <c r="F65" s="4"/>
     </row>
-    <row r="66" spans="1:6" ht="141" customHeight="1">
+    <row r="66" spans="1:6" ht="141" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="14">
         <v>20260202</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>123</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="19">
         <v>9179</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="67" spans="1:6" ht="28.9">
+    <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="14">
         <v>20260202</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>125</v>
       </c>
       <c r="D67" s="4"/>
       <c r="E67" s="19">
         <v>9031</v>
       </c>
       <c r="F67" s="4"/>
     </row>
-    <row r="68" spans="1:6" ht="72.75">
+    <row r="68" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A68" s="14">
         <v>20260202</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="19">
         <v>9238</v>
       </c>
       <c r="F68" s="4"/>
     </row>
-    <row r="69" spans="1:6" ht="231.75" customHeight="1">
+    <row r="69" spans="1:6" ht="231.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="14">
         <v>20260202</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>127</v>
       </c>
       <c r="D69" s="4"/>
       <c r="E69" s="19">
         <v>9117</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="159">
+    <row r="70" spans="1:6" ht="165" x14ac:dyDescent="0.25">
       <c r="A70" s="14">
         <v>20260202</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>129</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>130</v>
       </c>
       <c r="E70" s="19">
         <v>8678</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="115.5">
+    <row r="71" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A71" s="14">
         <v>20260202</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="19">
         <v>9307</v>
       </c>
       <c r="F71" s="4"/>
     </row>
-    <row r="72" spans="1:6" ht="101.25">
+    <row r="72" spans="1:6" ht="105" x14ac:dyDescent="0.25">
       <c r="A72" s="14">
         <v>20260202</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D72" s="4"/>
       <c r="E72" s="19">
         <v>9075</v>
       </c>
       <c r="F72" s="4"/>
     </row>
-    <row r="73" spans="1:6" ht="87">
+    <row r="73" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A73" s="14">
         <v>20260202</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>135</v>
       </c>
       <c r="E73" s="19">
         <v>7601</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="74" spans="1:6" ht="158.25" customHeight="1">
+    <row r="74" spans="1:6" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="14">
         <v>20260202</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>138</v>
       </c>
       <c r="E74" s="19">
         <v>7172</v>
       </c>
       <c r="F74" s="4"/>
     </row>
-    <row r="75" spans="1:6" ht="43.5">
+    <row r="75" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A75" s="14">
         <v>20260202</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>139</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="19">
         <v>9645</v>
       </c>
       <c r="F75" s="4"/>
     </row>
-    <row r="76" spans="1:6">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="14">
         <v>20260202</v>
       </c>
       <c r="B76" s="4"/>
       <c r="C76" s="4" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="19"/>
       <c r="F76" s="4"/>
     </row>
-    <row r="77" spans="1:6" ht="72.75">
+    <row r="77" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A77" s="14">
         <v>20260330</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="4"/>
       <c r="E77" s="20">
         <v>9322</v>
       </c>
       <c r="F77" s="4"/>
     </row>
-    <row r="78" spans="1:6" ht="72.75">
+    <row r="78" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A78" s="14">
         <v>20260330</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>142</v>
       </c>
       <c r="D78" s="4"/>
       <c r="E78" s="20">
         <v>9713</v>
       </c>
       <c r="F78" s="4" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="57.75">
+    <row r="79" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A79" s="14">
         <v>20260330</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>144</v>
       </c>
       <c r="D79" s="4"/>
       <c r="E79" s="20">
         <v>9720</v>
       </c>
       <c r="F79" s="4"/>
     </row>
-    <row r="80" spans="1:6" ht="57.75">
+    <row r="80" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A80" s="14">
         <v>20260330</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>145</v>
       </c>
       <c r="D80" s="4"/>
       <c r="E80" s="20">
         <v>9851</v>
       </c>
       <c r="F80" s="4"/>
     </row>
-    <row r="81" spans="1:6" ht="28.9">
+    <row r="81" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="14">
         <v>20260330</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="4"/>
       <c r="E81" s="20">
         <v>9852</v>
       </c>
       <c r="F81" s="4"/>
     </row>
-    <row r="82" spans="1:6" ht="28.9">
+    <row r="82" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="14">
         <v>20260330</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>147</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>148</v>
       </c>
       <c r="E82" s="20">
         <v>9860</v>
       </c>
       <c r="F82" s="4"/>
     </row>
-    <row r="83" spans="1:6" ht="87">
+    <row r="83" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A83" s="14">
         <v>20260330</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>149</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="20">
         <v>9939</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="84" spans="1:6" ht="43.15">
+    <row r="84" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A84" s="14">
         <v>20260330</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>153</v>
       </c>
       <c r="E84" s="20">
         <v>9996</v>
       </c>
       <c r="F84" s="4"/>
     </row>
-    <row r="85" spans="1:6" ht="87">
+    <row r="85" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A85" s="14">
         <v>20260330</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="4"/>
       <c r="E85" s="20">
         <v>9297</v>
       </c>
       <c r="F85" s="4" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="57.75">
+    <row r="86" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A86" s="14">
         <v>20260330</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>156</v>
       </c>
       <c r="D86" s="4"/>
       <c r="E86" s="20">
         <v>9321</v>
       </c>
       <c r="F86" s="4"/>
     </row>
-    <row r="87" spans="1:6" ht="43.5">
+    <row r="87" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="14">
         <v>20260330</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>157</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>158</v>
       </c>
       <c r="E87" s="20">
         <v>9689</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="88" spans="1:6" ht="15">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" s="14">
         <v>20260330</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>153</v>
       </c>
       <c r="E88" s="20">
         <v>9690</v>
       </c>
       <c r="F88" s="4" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="43.15">
+    <row r="89" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A89" s="14">
         <v>20260330</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>161</v>
       </c>
       <c r="D89" s="4"/>
       <c r="E89" s="20">
         <v>9958</v>
       </c>
       <c r="F89" s="4"/>
     </row>
-    <row r="90" spans="1:6">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" s="14">
         <v>20260330</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>162</v>
       </c>
       <c r="D90" s="4"/>
       <c r="E90" s="19"/>
       <c r="F90" s="4"/>
     </row>
-    <row r="91" spans="1:6">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" s="14">
         <v>20260330</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>163</v>
       </c>
       <c r="D91" s="4"/>
       <c r="E91" s="20">
         <v>10008</v>
       </c>
       <c r="F91" s="4"/>
     </row>
-    <row r="92" spans="1:6" ht="28.9">
+    <row r="92" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="14">
         <v>20260330</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>164</v>
       </c>
       <c r="D92" s="4"/>
       <c r="E92" s="20">
         <v>10009</v>
       </c>
       <c r="F92" s="4"/>
     </row>
-    <row r="93" spans="1:6" ht="29.25">
+    <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="14">
         <v>20260330</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>165</v>
       </c>
       <c r="D93" s="4"/>
       <c r="E93" s="20">
         <v>10010</v>
       </c>
       <c r="F93" s="4"/>
     </row>
-    <row r="94" spans="1:6" ht="57.75">
+    <row r="94" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A94" s="14">
         <v>20260608</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>166</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>167</v>
       </c>
       <c r="E94" s="19">
         <v>10051</v>
       </c>
       <c r="F94" s="4"/>
     </row>
-    <row r="95" spans="1:6" ht="233.45" customHeight="1">
+    <row r="95" spans="1:6" ht="233.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="14">
         <v>20260608</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>168</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>169</v>
       </c>
       <c r="E95" s="19">
         <v>10063</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="96" spans="1:6" ht="95.25" customHeight="1">
+    <row r="96" spans="1:6" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="14">
         <v>20260608</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>171</v>
       </c>
       <c r="D96" s="4"/>
       <c r="E96" s="19">
         <v>10087</v>
       </c>
       <c r="F96" s="4"/>
     </row>
-    <row r="97" spans="1:6" ht="65.25" customHeight="1">
+    <row r="97" spans="1:6" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="14">
         <v>20260608</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>172</v>
       </c>
       <c r="D97" s="4"/>
       <c r="E97" s="19">
         <v>9966</v>
       </c>
       <c r="F97" s="4"/>
     </row>
-    <row r="98" spans="1:6" ht="65.25" customHeight="1">
+    <row r="98" spans="1:6" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="14">
         <v>20260608</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>173</v>
       </c>
       <c r="D98" s="4"/>
       <c r="E98" s="19">
         <v>10260</v>
       </c>
       <c r="F98" s="4" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="95.25" customHeight="1">
+    <row r="99" spans="1:6" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="14">
         <v>20260608</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>174</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>175</v>
       </c>
       <c r="E99" s="19">
         <v>10011</v>
       </c>
       <c r="F99" s="4" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="100" spans="1:6" ht="34.5" customHeight="1">
+    <row r="100" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="14">
         <v>20260608</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>176</v>
       </c>
       <c r="D100" s="4"/>
       <c r="E100" s="19">
         <v>10262</v>
       </c>
       <c r="F100" s="4" t="s">
         <v>155</v>
       </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="D101" s="4"/>
+      <c r="E101" s="20">
+        <v>84744</v>
+      </c>
+      <c r="F101" s="21"/>
+    </row>
+    <row r="102" spans="1:6" ht="135" x14ac:dyDescent="0.25">
+      <c r="A102" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E102" s="20">
+        <v>141243</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="135" x14ac:dyDescent="0.25">
+      <c r="A103" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="E103" s="20">
+        <v>141332</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A104" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E104" s="20">
+        <v>141333</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="195" x14ac:dyDescent="0.25">
+      <c r="A105" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="E105" s="20">
+        <v>141815</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A106" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E106" s="20">
+        <v>143322</v>
+      </c>
+      <c r="F106" s="21" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A107" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E107" s="20">
+        <v>143755</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A108" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="D108" s="4"/>
+      <c r="E108" s="20">
+        <v>143780</v>
+      </c>
+      <c r="F108" s="21"/>
+    </row>
+    <row r="109" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+      <c r="A109" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E109" s="20">
+        <v>143855</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="E110" s="20">
+        <v>143856</v>
+      </c>
+      <c r="F110" s="21" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+      <c r="A111" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E111" s="20">
+        <v>145357</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="210" x14ac:dyDescent="0.25">
+      <c r="A112" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E112" s="20">
+        <v>145797</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A113" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E113" s="20">
+        <v>145893</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="306" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E114" s="20">
+        <v>145984</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A115" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="E115" s="20">
+        <v>146802</v>
+      </c>
+      <c r="F115" s="21"/>
+    </row>
+    <row r="116" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A116" s="14">
+        <v>20261012</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D116" s="4"/>
+      <c r="E116" s="20">
+        <v>145621</v>
+      </c>
+      <c r="F116" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:G93" xr:uid="{DE02729B-5052-4180-8F19-65FD1A2BF14F}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{729E8167-E42A-4ADF-9334-15E422F5E779}">
   <dimension ref="A1:B41"/>
   <sheetViews>
     <sheetView topLeftCell="A14" workbookViewId="0">
       <selection activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="185.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>177</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>189</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>193</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>197</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>205</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>207</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>213</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>223</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="26" spans="1:2">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>225</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="27" spans="1:2">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>227</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="28" spans="1:2">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>229</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="29" spans="1:2">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="30" spans="1:2">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="31" spans="1:2">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>235</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="32" spans="1:2">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="33" spans="1:2">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="34" spans="1:2">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="9">
         <v>3.6</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="35" spans="1:2">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>242</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="36" spans="1:2">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>244</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="37" spans="1:2">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>246</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="38" spans="1:2">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
         <v>3.7</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="39" spans="1:2">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
         <v>249</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="40" spans="1:2">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
         <v>251</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="41" spans="1:2">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>253</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>254</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007F0B902D40EC1A469A9E03436A4B7FF2" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25c975051a4149b8ddc28e8c79cfe490">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="76eb0219-16dd-489a-90b4-fa07aca1995f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40dfa34cd769452e3265987b846c7159" ns2:_="">
     <xsd:import namespace="76eb0219-16dd-489a-90b4-fa07aca1995f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="76eb0219-16dd-489a-90b4-fa07aca1995f" elementFormDefault="qualified">
@@ -3739,77 +4267,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19FE93B1-D3B3-4CB3-BDAC-4CD2EDD0BB90}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19FE93B1-D3B3-4CB3-BDAC-4CD2EDD0BB90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="76eb0219-16dd-489a-90b4-fa07aca1995f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A950CA73-13EC-4FB5-ADDB-F0DA13A79794}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7713402-8975-4B57-AAC5-D6A18054128D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7713402-8975-4B57-AAC5-D6A18054128D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A950CA73-13EC-4FB5-ADDB-F0DA13A79794}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="76eb0219-16dd-489a-90b4-fa07aca1995f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Release Notes EDC</vt:lpstr>
+      <vt:lpstr>Release Notes Data Transfer</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mathijs Peers</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007F0B902D40EC1A469A9E03436A4B7FF2</vt:lpwstr>
   </property>